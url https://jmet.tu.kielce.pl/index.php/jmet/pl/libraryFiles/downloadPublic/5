--- v0 (2026-05-08)
+++ v1 (2026-06-23)
@@ -1,42 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w:rsidR="00BB0F6C" w:rsidRPr="003B591A" w:rsidRDefault="003B591A" w:rsidP="00F94022">
       <w:pPr>
         <w:pStyle w:val="PaperTitle"/>
       </w:pPr>
       <w:r>
         <w:t>Tytuł artykułu w języku polskim</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00ED19F4" w:rsidRPr="0017553C" w:rsidRDefault="002D533C" w:rsidP="00F94022">
       <w:pPr>
         <w:pStyle w:val="AuthorNames"/>
@@ -3470,51 +3471,51 @@
       <w:r w:rsidRPr="00CA154E">
         <w:rPr>
           <w:i/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="003B591A">
         <w:rPr>
           <w:i/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>tekst</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA154E">
         <w:rPr>
           <w:i/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A70C6C" w:rsidRPr="007D6607" w:rsidRDefault="003B591A" w:rsidP="00A33F0F">
+    <w:p w:rsidR="00A70C6C" w:rsidRDefault="003B591A" w:rsidP="00A33F0F">
       <w:pPr>
         <w:pStyle w:val="MainText"/>
       </w:pPr>
       <w:r>
         <w:t>Tekst</w:t>
       </w:r>
       <w:r w:rsidR="00A70C6C" w:rsidRPr="007D6607">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>tekst</w:t>
       </w:r>
       <w:r w:rsidR="00A70C6C" w:rsidRPr="007D6607">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>tekst</w:t>
       </w:r>
       <w:r w:rsidR="00A70C6C" w:rsidRPr="007D6607">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>tekst</w:t>
       </w:r>
       <w:r w:rsidR="00A70C6C" w:rsidRPr="007D6607">
@@ -3731,50 +3732,164 @@
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>tekst</w:t>
       </w:r>
       <w:r w:rsidR="00A70C6C" w:rsidRPr="007D6607">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>tekst</w:t>
       </w:r>
       <w:r w:rsidR="00A70C6C" w:rsidRPr="007D6607">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>tekst</w:t>
       </w:r>
       <w:r w:rsidR="00A70C6C" w:rsidRPr="007D6607">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>tekst</w:t>
       </w:r>
       <w:r w:rsidR="00A70C6C" w:rsidRPr="007D6607">
         <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00917741" w:rsidRDefault="00917741" w:rsidP="00A33F0F">
+      <w:pPr>
+        <w:pStyle w:val="MainText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tekst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6607">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tekst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6607">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tekst:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00917741" w:rsidRDefault="00917741" w:rsidP="00917741">
+      <w:pPr>
+        <w:pStyle w:val="BulletList"/>
+      </w:pPr>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00375376">
+        <w:t>ekst</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="00917741" w:rsidRDefault="00375376" w:rsidP="00917741">
+      <w:pPr>
+        <w:pStyle w:val="BulletList"/>
+      </w:pPr>
+      <w:r>
+        <w:t>tekst</w:t>
+      </w:r>
+      <w:r w:rsidR="00917741">
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00917741" w:rsidRPr="00A55E61" w:rsidRDefault="00375376" w:rsidP="00917741">
+      <w:pPr>
+        <w:pStyle w:val="BulletList"/>
+      </w:pPr>
+      <w:r>
+        <w:t>tekst</w:t>
+      </w:r>
+      <w:r w:rsidR="00917741">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00917741" w:rsidRPr="00A55E61">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00375376" w:rsidRDefault="00917741" w:rsidP="00375376">
+      <w:pPr>
+        <w:pStyle w:val="MainText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tekst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6607">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tekst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6607">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tekst:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00375376" w:rsidRPr="006949B2" w:rsidRDefault="00375376" w:rsidP="00375376">
+      <w:pPr>
+        <w:pStyle w:val="NumberedList"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tekst, tekst, teks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006949B2">
+        <w:t>t.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00726CF0" w:rsidRDefault="00375376" w:rsidP="00726CF0">
+      <w:pPr>
+        <w:pStyle w:val="NumberedList"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tekst, tekst, teks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006949B2">
+        <w:t>t.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00726CF0" w:rsidRPr="00726CF0" w:rsidRDefault="00726CF0" w:rsidP="00726CF0">
+      <w:pPr>
+        <w:pStyle w:val="NumberedList"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tekst, tekst, teks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006949B2">
+        <w:t>t.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CF07FB" w:rsidRDefault="003B591A" w:rsidP="002A7AC4">
       <w:pPr>
         <w:pStyle w:val="MainText"/>
         <w:rPr>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Tekst</w:t>
       </w:r>
       <w:r w:rsidR="00A70C6C" w:rsidRPr="007D6607">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>tekst</w:t>
       </w:r>
       <w:r w:rsidR="00A70C6C" w:rsidRPr="007D6607">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>tekst</w:t>
       </w:r>
       <w:r w:rsidR="00A70C6C" w:rsidRPr="007D6607">
@@ -4461,50 +4576,51 @@
           </w:tcPr>
           <w:p w:rsidR="00B0396F" w:rsidRPr="00B0396F" w:rsidRDefault="00B0396F" w:rsidP="00216CE4">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:r w:rsidRPr="00B0396F">
               <w:t>Wartość F</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00337AA0" w:rsidRPr="00B0396F" w:rsidRDefault="00337AA0" w:rsidP="004F6FE4">
       <w:pPr>
         <w:pStyle w:val="CaptionSource"/>
       </w:pPr>
       <w:r w:rsidRPr="00B0396F">
         <w:t>Źródło: opracowanie własne.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006E63A7" w:rsidRDefault="003B591A" w:rsidP="002A7AC4">
       <w:pPr>
         <w:pStyle w:val="MainText"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Tekst</w:t>
       </w:r>
       <w:r w:rsidR="000D450C" w:rsidRPr="007D6607">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>tekst</w:t>
       </w:r>
       <w:r w:rsidR="000D450C" w:rsidRPr="007D6607">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>tekst</w:t>
       </w:r>
       <w:r w:rsidR="000D450C" w:rsidRPr="007D6607">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>tekst</w:t>
       </w:r>
       <w:r w:rsidR="000D450C" w:rsidRPr="007D6607">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>tekst</w:t>
@@ -4987,51 +5103,50 @@
       </w:r>
       <w:r>
         <w:t>tekst</w:t>
       </w:r>
       <w:r w:rsidR="00FF1200" w:rsidRPr="007D6607">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>tekst</w:t>
       </w:r>
       <w:r w:rsidR="00FF1200" w:rsidRPr="007D6607">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>tekst</w:t>
       </w:r>
       <w:r w:rsidR="00FF1200" w:rsidRPr="007D6607">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003B591A" w:rsidRDefault="003B591A" w:rsidP="00FF1200">
       <w:pPr>
         <w:pStyle w:val="MainText"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Tekst</w:t>
       </w:r>
       <w:r w:rsidRPr="007D6607">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>tekst</w:t>
       </w:r>
       <w:r w:rsidRPr="007D6607">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>tekst</w:t>
       </w:r>
       <w:r w:rsidRPr="007D6607">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>tekst</w:t>
       </w:r>
       <w:r w:rsidRPr="007D6607">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>tekst</w:t>
@@ -6295,63 +6410,327 @@
       <w:r>
         <w:t>tekst</w:t>
       </w:r>
       <w:r w:rsidR="000D450C" w:rsidRPr="007D6607">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>tekst</w:t>
       </w:r>
       <w:r w:rsidR="000D450C" w:rsidRPr="007D6607">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>tekst</w:t>
       </w:r>
       <w:r w:rsidR="000D450C" w:rsidRPr="007D6607">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>tekst</w:t>
       </w:r>
       <w:r w:rsidR="000D450C" w:rsidRPr="007D6607">
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="003D0C25" w:rsidRDefault="003D0C25" w:rsidP="002A7AC4">
+      <w:pPr>
+        <w:pStyle w:val="MainText"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tekst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6607">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tekst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6607">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tekst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6607">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tekst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6607">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tekst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6607">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tekst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6607">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tekst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6607">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tekst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6607">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tekst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6607">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tekst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6607">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tekst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6607">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tekst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6607">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tekst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6607">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tekst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6607">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tekst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6607">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tekst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6607">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tekst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6607">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tekst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6607">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tekst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6607">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tekst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6607">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tekst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6607">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tekst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6607">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tekst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6607">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tekst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6607">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tekst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6607">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tekst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6607">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tekst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6607">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tekst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6607">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tekst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6607">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tekst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6607">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tekst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6607">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tekst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6607">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tekst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6607">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tekst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6607">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tekst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6607">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tekst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6607">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tekst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6607">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tekst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6607">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tekst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6607">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tekst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6607">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tekst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6607">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tekst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6607">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tekst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6607">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
     <w:p w:rsidR="00FF1200" w:rsidRDefault="00FF1200" w:rsidP="00FF1200">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy2"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Przykład instrukcyjny - do usunięcia przez autora</w:t>
       </w:r>
       <w:r w:rsidRPr="00337AA0">
         <w:rPr>
           <w:i/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FF1200" w:rsidRPr="00B0396F" w:rsidRDefault="00FF1200" w:rsidP="00FF1200">
       <w:pPr>
         <w:pStyle w:val="CaptionTitle"/>
       </w:pPr>
       <w:r>
         <w:t>Tabela 2. Tytuł tabeli</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -6516,51 +6895,50 @@
           </w:tcPr>
           <w:p w:rsidR="00FF1200" w:rsidRPr="00B0396F" w:rsidRDefault="00FF1200" w:rsidP="003B591A">
             <w:pPr>
               <w:pStyle w:val="TableText"/>
             </w:pPr>
             <w:r w:rsidRPr="00B0396F">
               <w:t>Wartość F</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00FF1200" w:rsidRPr="004F6FE4" w:rsidRDefault="00FF1200" w:rsidP="00FF1200">
       <w:pPr>
         <w:pStyle w:val="CaptionSource"/>
       </w:pPr>
       <w:r>
         <w:t>Źródło: opracowanie własne na podstawie (Kowalski, 2020).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00FF1200" w:rsidRDefault="003B591A" w:rsidP="00FF1200">
       <w:pPr>
         <w:pStyle w:val="MainText"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Tekst</w:t>
       </w:r>
       <w:r w:rsidR="00FF1200" w:rsidRPr="007D6607">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>tekst</w:t>
       </w:r>
       <w:r w:rsidR="00FF1200" w:rsidRPr="007D6607">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>tekst</w:t>
       </w:r>
       <w:r w:rsidR="00FF1200" w:rsidRPr="007D6607">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>tekst</w:t>
       </w:r>
       <w:r w:rsidR="00FF1200" w:rsidRPr="007D6607">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>tekst</w:t>
@@ -7727,93 +8105,105 @@
         </w:rPr>
         <w:t>Journal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00942085">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> of Management, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00942085">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Economy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00942085">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> and Technology</w:t>
       </w:r>
       <w:r w:rsidRPr="00A52DA7">
-        <w:t xml:space="preserve">, 14(3), 115–132. </w:t>
-[...8 lines deleted...]
-      </w:hyperlink>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C96F41">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A52DA7">
+        <w:t xml:space="preserve">(3), 115–132. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D0C25">
+        <w:rPr>
+          <w:rStyle w:val="Hipercze"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.12345/jmet.2022.01403</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00983585" w:rsidRDefault="00983585" w:rsidP="00BD02CC">
       <w:pPr>
         <w:pStyle w:val="References"/>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Fundacja Rozwoju Innowacji. (2023). </w:t>
       </w:r>
       <w:r w:rsidRPr="00942085">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Raport roczny 2023: Programy wsparcia innowacji w MŚP</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="003D0C25">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://example.com/reports/raport-roczny-2023.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00983585" w:rsidRDefault="00983585" w:rsidP="00BD02CC">
       <w:pPr>
         <w:pStyle w:val="References"/>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Kamińska, J., Nowak, P., Wójcik, T., Dąbrowski, K., Lewandowski, M., Kaczmarek, S., &amp; Król, A. (2021). </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Community</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>–</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>university</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>partnership</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
@@ -7865,56 +8255,67 @@
         <w:t xml:space="preserve"> Public </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00942085">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Health</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00942085">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00942085">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Nursing</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve">, 38(2), 248–257. </w:t>
-[...2 lines deleted...]
-        <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C96F41">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>38</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(2), 248–257. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="003D0C25">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://doi.org/10.12345/phn.2021.12796</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00983585" w:rsidRDefault="00983585" w:rsidP="00BD02CC">
       <w:pPr>
         <w:pStyle w:val="References"/>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Kowalski, A. (2023). </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00942085">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Is</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00942085">
         <w:rPr>
           <w:i/>
         </w:rPr>
@@ -7997,81 +8398,84 @@
         </w:rPr>
         <w:t>practitioners</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>. Wydawnictwo Naukowe PWN.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00983585" w:rsidRDefault="00983585" w:rsidP="00BD02CC">
       <w:pPr>
         <w:pStyle w:val="References"/>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ministerstwo Rozwoju i Technologii. (2024). </w:t>
       </w:r>
       <w:r w:rsidRPr="00942085">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Strategia rozwoju kompetencji cyfrowych 2030</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="003D0C25">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://example.com/policy/strategia-kompetencji-cyfrowych-2030</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00983585" w:rsidRDefault="00983585" w:rsidP="00BD02CC">
+    <w:p w:rsidR="00983585" w:rsidRPr="003D0C25" w:rsidRDefault="00983585" w:rsidP="00BD02CC">
       <w:pPr>
         <w:pStyle w:val="References"/>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Polskie Towarzystwo Psychologiczne. (2024). </w:t>
       </w:r>
       <w:r w:rsidRPr="00942085">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Wytyczne przygotowania prac badawczych (wersja 2.0)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="003D0C25">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://example.com/ptp/wytyczne-przygotowania-prac-2-0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00227C09" w:rsidRDefault="00227C09" w:rsidP="00BD02CC">
       <w:pPr>
         <w:pStyle w:val="References"/>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Szymański, R., &amp; Maj, E. (2019). </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Measuring</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>project</w:t>
       </w:r>
@@ -8162,78 +8566,92 @@
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>administration</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">: A </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>survey</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>study</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="00C96F41">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
         <w:t>Government</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00942085">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Information </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00942085">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Quarterly</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve">, 37(4), 101–118. </w:t>
-[...2 lines deleted...]
-        <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C96F41">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>37</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(4), 101–118. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="003D0C25">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://doi.org/10.12345/giq.2020.101118</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w:rsidR="00983585" w:rsidRDefault="00983585" w:rsidP="00BD02CC">
       <w:pPr>
         <w:pStyle w:val="References"/>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Wiśniewski, M. (2020b). </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Barriers</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> to data-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>driven</w:t>
       </w:r>
@@ -8249,80 +8667,89 @@
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Evidence</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> from </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>local</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>governments</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve">. Information </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C96F41">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Information </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C96F41">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
         <w:t>Polity</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve">, 25(4), 399–414. </w:t>
-[...2 lines deleted...]
-        <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C96F41">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(4), 399–414. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="003D0C25">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://doi.org/10.12345/ip.2020.399414</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="00983585" w:rsidRDefault="00983585" w:rsidP="00BD02CC">
-[...9 lines deleted...]
-    </w:p>
     <w:p w:rsidR="004C35D8" w:rsidRPr="00D32719" w:rsidRDefault="004C35D8" w:rsidP="004C35D8">
       <w:pPr>
         <w:pStyle w:val="PaperTitle"/>
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D32719">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00DA34DF">
         <w:t xml:space="preserve">aper </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00DA34DF">
         <w:t>title</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00DA34DF">
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
       <w:r>
         <w:t>English</w:t>
       </w:r>
     </w:p>
@@ -10498,52 +10925,50 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>text</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>text</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004C35D8" w:rsidRPr="00432490" w:rsidRDefault="00D72C72" w:rsidP="004C35D8">
       <w:pPr>
         <w:pStyle w:val="Keywords"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Pogrubienie"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Keywords</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="004C35D8" w:rsidRPr="00432490">
         <w:rPr>
           <w:rStyle w:val="Pogrubienie"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="004C35D8" w:rsidRPr="00432490">
         <w:rPr>
           <w:rStyle w:val="Pogrubienie"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -10669,76 +11094,77 @@
         <w:t xml:space="preserve"> JEL </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00911800">
         <w:t>codes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00911800">
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00911800">
         <w:t>up</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00911800">
         <w:t xml:space="preserve"> to 3).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004C35D8" w:rsidRPr="00E371DC" w:rsidRDefault="004C35D8" w:rsidP="00942085">
       <w:pPr>
         <w:pStyle w:val="References"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004C35D8" w:rsidRPr="00E371DC" w:rsidSect="00E721C5">
+      <w:footerReference w:type="even" r:id="rId16"/>
       <w:headerReference w:type="first" r:id="rId17"/>
       <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="008B679F" w:rsidRDefault="008B679F" w:rsidP="00EC168D">
+    <w:p w:rsidR="003B4D6D" w:rsidRDefault="003B4D6D" w:rsidP="00EC168D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="008B679F" w:rsidRDefault="008B679F" w:rsidP="00EC168D">
+    <w:p w:rsidR="003B4D6D" w:rsidRDefault="003B4D6D" w:rsidP="00EC168D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -10790,51 +11216,115 @@
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Webdings">
     <w:panose1 w:val="05030102010509060703"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="003B591A" w:rsidRPr="000A6B92" w:rsidRDefault="008B679F" w:rsidP="0091236A">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="1519498029"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w:rsidR="003D0C25" w:rsidRDefault="003D0C25">
+        <w:pPr>
+          <w:pStyle w:val="Stopka"/>
+          <w:jc w:val="center"/>
+        </w:pPr>
+        <w:r w:rsidRPr="003D0C25">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="003D0C25">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="003D0C25">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00DE0CB6">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r w:rsidRPr="003D0C25">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w:rsidR="003D0C25" w:rsidRDefault="003D0C25">
+    <w:pPr>
+      <w:pStyle w:val="Stopka"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w:rsidR="003B591A" w:rsidRPr="000A6B92" w:rsidRDefault="003B4D6D" w:rsidP="0091236A">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:spacing w:before="120"/>
       <w:rPr>
         <w:rStyle w:val="Pogrubienie"/>
         <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
         <w:b w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:hyperlink r:id="rId1" w:anchor="DOI" w:history="1">
       <w:r w:rsidR="003B591A" w:rsidRPr="007D07FF">
         <w:rPr>
           <w:rStyle w:val="Hipercze"/>
           <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
           <w:noProof/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D86FDAB" wp14:editId="0EBE4884">
@@ -10880,113 +11370,89 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="3EE9687A" id="Łącznik prosty 9" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="0,1.45pt" to="450.75pt,1.45pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAAyb1w4AEAAAsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v1DAQvSP1P1i+s8muWGijzfbQqr0g&#10;WEH5AV5nvLHwl2yzSbhx4J/B/2LsbNIKKlWtUCQnY897M+95srnstSJH8EFaU9PloqQEDLeNNIea&#10;frm7eX1OSYjMNExZAzUdINDL7dmrTecqWNnWqgY8QRITqs7VtI3RVUUReAuahYV1YPBQWK9ZxNAf&#10;isazDtm1KlZl+bborG+ctxxCwN3r8ZBuM78QwONHIQJEomqKvcW8+rzu01psN6w6eOZayU9tsBd0&#10;oZk0WHSmumaRkW9e/kOlJfc2WBEX3OrCCiE5ZA2oZln+peZzyxxkLWhOcLNN4f/R8g/HnSeyqekF&#10;JYZpvKLfP3795N+N/ErQ1xAHcpFc6lyoMPnK7PwpCm7nk+ReeJ3eKIb02dlhdhb6SDhurt+t3qxX&#10;a0r4dFbcA50P8RasxnoBL0hJk0Szih3fh4jFMHVKSdvKkA7bTXQpDFbJ5kYqlQN/2F8pT44M7/t8&#10;mZ7UPDI8SMNIGdxMkkYR+SsOCkb+TyDQEmx7OVZIwwgzLeMcTJx4lcHsBBPYwgwsnwae8hMU8qA+&#10;BzwjcmVr4gzW0lj/WPXYTy2LMX9yYNSdLNjbZsjXm63BicvOnf6ONNIP4wy//4e3fwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhACAfY1PZAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FuwjAQRO+V+Adr&#10;kXqpihOklhKyQYGqgiuUD3DiJYmI11HskPTv6/bSHkczmnmTbifTijv1rrGMEC8iEMSl1Q1XCJfP&#10;j+c3EM4r1qq1TAhf5GCbzR5SlWg78onuZ1+JUMIuUQi1910ipStrMsotbEccvKvtjfJB9pXUvRpD&#10;uWnlMopepVENh4VadbSvqbydB4PwPgzH1XH/VPjDalce5CmPL2OO+Dif8g0IT5P/C8MPfkCHLDAV&#10;dmDtRIsQjniE5RpEMNdR/AKi+NUyS+V/+OwbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;AMm9cOABAAALBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAIB9jU9kAAAAEAQAADwAAAAAAAAAAAAAAAAA6BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAEAFAAAAAA==&#10;" strokecolor="#818181">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:hyperlink>
-    <w:r w:rsidR="003B591A">
+    <w:r w:rsidR="0091275D">
       <w:rPr>
         <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>DOI: XX.YYYYY</w:t>
+      <w:t>DOI: 10.67033</w:t>
     </w:r>
     <w:r w:rsidR="003B591A" w:rsidRPr="000A6B92">
       <w:rPr>
         <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
-    <w:r w:rsidR="003B591A">
+    <w:r w:rsidR="0091275D">
       <w:rPr>
         <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>ZZZZ</w:t>
+      <w:t>JMET</w:t>
     </w:r>
     <w:r w:rsidR="003B591A" w:rsidRPr="000A6B92">
       <w:rPr>
         <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>-</w:t>
     </w:r>
-    <w:r w:rsidR="003B591A">
+    <w:r w:rsidR="0091275D">
       <w:rPr>
         <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>XXXX.</w:t>
-[...23 lines deleted...]
-      <w:t>.xxx.x</w:t>
+      <w:t>YYYY-N</w:t>
     </w:r>
     <w:r w:rsidR="003B591A" w:rsidRPr="000A6B92">
       <w:rPr>
         <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:br/>
     </w:r>
   </w:p>
   <w:p w:rsidR="003B591A" w:rsidRPr="00017079" w:rsidRDefault="003B591A" w:rsidP="0091236A">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:spacing w:before="120"/>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Pogrubienie"/>
         <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
         <w:b w:val="0"/>
@@ -11252,61 +11718,61 @@
       <w:rPr>
         <w:rStyle w:val="Pogrubienie"/>
         <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
         <w:b w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>license</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00017079">
       <w:rPr>
         <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> http://creativecommons.org/licenses/by/4.0/</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="008B679F" w:rsidRDefault="008B679F" w:rsidP="00EC168D">
+    <w:p w:rsidR="003B4D6D" w:rsidRDefault="003B4D6D" w:rsidP="00EC168D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="008B679F" w:rsidRDefault="008B679F" w:rsidP="00EC168D">
+    <w:p w:rsidR="003B4D6D" w:rsidRDefault="003B4D6D" w:rsidP="00EC168D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w:rsidR="003B591A" w:rsidRPr="0091236A" w:rsidRDefault="003B591A" w:rsidP="000D450C">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:rPr>
         <w:rStyle w:val="Uwydatnienie"/>
         <w:rFonts w:ascii="Century" w:hAnsi="Century"/>
         <w:i w:val="0"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
@@ -11712,50 +12178,260 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="300F69A9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="43628ADA"/>
+    <w:lvl w:ilvl="0" w:tplc="72B60AB0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="BulletList"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="425"/>
+        </w:tabs>
+        <w:ind w:left="425" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04150001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="704B2FBE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ADF0450C"/>
+    <w:lvl w:ilvl="0" w:tplc="4A3A1C72">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="NumberedList"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="425"/>
+        </w:tabs>
+        <w:ind w:left="425" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1865" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2585" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3305" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4025" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4745" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5465" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6185" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6905" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E803A3C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="86A2991E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11864,245 +12540,263 @@
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="190"/>
+  <w:zoom w:percent="180"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005C0296"/>
     <w:rsid w:val="00017079"/>
     <w:rsid w:val="00052448"/>
     <w:rsid w:val="0005333A"/>
     <w:rsid w:val="00054FA8"/>
     <w:rsid w:val="000A6B92"/>
     <w:rsid w:val="000B0103"/>
+    <w:rsid w:val="000B6A06"/>
     <w:rsid w:val="000D3C47"/>
     <w:rsid w:val="000D450C"/>
     <w:rsid w:val="000F5258"/>
     <w:rsid w:val="00110D51"/>
     <w:rsid w:val="00121F3B"/>
     <w:rsid w:val="001241E5"/>
     <w:rsid w:val="0015690E"/>
     <w:rsid w:val="0017553C"/>
     <w:rsid w:val="00180718"/>
     <w:rsid w:val="001A5B2E"/>
     <w:rsid w:val="001C3B8D"/>
     <w:rsid w:val="00216CE4"/>
     <w:rsid w:val="00227C09"/>
     <w:rsid w:val="00250C13"/>
     <w:rsid w:val="00256CAE"/>
     <w:rsid w:val="002A7AC4"/>
     <w:rsid w:val="002C4583"/>
     <w:rsid w:val="002D533C"/>
     <w:rsid w:val="002D6B66"/>
     <w:rsid w:val="0032326A"/>
     <w:rsid w:val="00325A8E"/>
     <w:rsid w:val="00337AA0"/>
+    <w:rsid w:val="00375376"/>
+    <w:rsid w:val="00385B01"/>
     <w:rsid w:val="0039243B"/>
     <w:rsid w:val="00392FE3"/>
     <w:rsid w:val="00394B52"/>
+    <w:rsid w:val="003B4D6D"/>
     <w:rsid w:val="003B591A"/>
+    <w:rsid w:val="003D0C25"/>
     <w:rsid w:val="00411AF4"/>
     <w:rsid w:val="00426409"/>
     <w:rsid w:val="00432490"/>
     <w:rsid w:val="0043690E"/>
     <w:rsid w:val="004451EC"/>
     <w:rsid w:val="00460A99"/>
     <w:rsid w:val="00482055"/>
     <w:rsid w:val="00484B3F"/>
     <w:rsid w:val="00490AEB"/>
     <w:rsid w:val="004C35D8"/>
     <w:rsid w:val="004F6FE4"/>
     <w:rsid w:val="004F7262"/>
     <w:rsid w:val="00523B03"/>
     <w:rsid w:val="00526708"/>
     <w:rsid w:val="00530238"/>
     <w:rsid w:val="0053617B"/>
     <w:rsid w:val="00544EAA"/>
     <w:rsid w:val="005554CA"/>
     <w:rsid w:val="005727BA"/>
     <w:rsid w:val="00593691"/>
     <w:rsid w:val="005C0296"/>
     <w:rsid w:val="005C56A2"/>
     <w:rsid w:val="005E1FA5"/>
     <w:rsid w:val="005E7D81"/>
     <w:rsid w:val="005F410F"/>
     <w:rsid w:val="00633229"/>
     <w:rsid w:val="00636D4C"/>
     <w:rsid w:val="00673B9F"/>
     <w:rsid w:val="00684099"/>
     <w:rsid w:val="006A0663"/>
     <w:rsid w:val="006A144C"/>
     <w:rsid w:val="006E63A7"/>
     <w:rsid w:val="006F716E"/>
+    <w:rsid w:val="00726CF0"/>
     <w:rsid w:val="00726F0A"/>
     <w:rsid w:val="00753444"/>
     <w:rsid w:val="00795264"/>
     <w:rsid w:val="007A24FE"/>
     <w:rsid w:val="007D6607"/>
     <w:rsid w:val="007E6032"/>
     <w:rsid w:val="0080274D"/>
     <w:rsid w:val="00897180"/>
     <w:rsid w:val="008B679F"/>
     <w:rsid w:val="00911800"/>
     <w:rsid w:val="0091236A"/>
+    <w:rsid w:val="0091275D"/>
     <w:rsid w:val="00914361"/>
+    <w:rsid w:val="00917741"/>
     <w:rsid w:val="0092082A"/>
     <w:rsid w:val="00921057"/>
     <w:rsid w:val="00940BD9"/>
     <w:rsid w:val="00942085"/>
     <w:rsid w:val="00983585"/>
     <w:rsid w:val="009A6C8A"/>
     <w:rsid w:val="009B4608"/>
     <w:rsid w:val="009E5B1E"/>
     <w:rsid w:val="00A22B73"/>
     <w:rsid w:val="00A275BA"/>
     <w:rsid w:val="00A33F0F"/>
     <w:rsid w:val="00A52DA7"/>
     <w:rsid w:val="00A677DE"/>
     <w:rsid w:val="00A70C6C"/>
     <w:rsid w:val="00A814D7"/>
     <w:rsid w:val="00AB5727"/>
     <w:rsid w:val="00AC2ECA"/>
     <w:rsid w:val="00AC5FD1"/>
     <w:rsid w:val="00AE2E30"/>
     <w:rsid w:val="00AF40A2"/>
     <w:rsid w:val="00AF64C0"/>
     <w:rsid w:val="00B0396F"/>
     <w:rsid w:val="00B30033"/>
     <w:rsid w:val="00B66CA4"/>
     <w:rsid w:val="00BA5A0F"/>
+    <w:rsid w:val="00BA744D"/>
     <w:rsid w:val="00BB0F6C"/>
     <w:rsid w:val="00BD02CC"/>
     <w:rsid w:val="00BD5B09"/>
     <w:rsid w:val="00BE1864"/>
     <w:rsid w:val="00C16EA2"/>
     <w:rsid w:val="00C4340F"/>
     <w:rsid w:val="00C43CA7"/>
     <w:rsid w:val="00C44423"/>
+    <w:rsid w:val="00C96F41"/>
     <w:rsid w:val="00CA154E"/>
     <w:rsid w:val="00CC4B93"/>
     <w:rsid w:val="00CF07FB"/>
     <w:rsid w:val="00D167C3"/>
     <w:rsid w:val="00D32719"/>
     <w:rsid w:val="00D72C72"/>
     <w:rsid w:val="00DA34DF"/>
     <w:rsid w:val="00DA6BDC"/>
     <w:rsid w:val="00DC2816"/>
     <w:rsid w:val="00DC52C0"/>
     <w:rsid w:val="00DD1367"/>
+    <w:rsid w:val="00DE0CB6"/>
     <w:rsid w:val="00DF42A3"/>
     <w:rsid w:val="00E371DC"/>
     <w:rsid w:val="00E721C5"/>
     <w:rsid w:val="00EC168D"/>
     <w:rsid w:val="00ED19F4"/>
     <w:rsid w:val="00ED68CA"/>
     <w:rsid w:val="00EE214C"/>
     <w:rsid w:val="00EE262C"/>
+    <w:rsid w:val="00EF6AA3"/>
     <w:rsid w:val="00F06F31"/>
     <w:rsid w:val="00F12E29"/>
     <w:rsid w:val="00F22309"/>
     <w:rsid w:val="00F42065"/>
     <w:rsid w:val="00F94022"/>
     <w:rsid w:val="00F978D0"/>
     <w:rsid w:val="00FD0483"/>
     <w:rsid w:val="00FF1200"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1A30BEF6"/>
+  <w14:docId w14:val="44DC9F1E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A39820D5-DF67-4203-A909-C2DC47ED26DE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
@@ -12597,66 +13291,64 @@
     <w:link w:val="NagwekZnak"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00EC168D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
     <w:name w:val="Nagłówek Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Nagwek"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AB5727"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Stopka">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="StopkaZnak"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00EC168D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
     <w:name w:val="Stopka Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Stopka"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00AB5727"/>
   </w:style>
   <w:style w:type="character" w:styleId="Uwydatnienie">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="20"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="006A0663"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipercze">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00017079"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
@@ -13502,50 +14194,72 @@
     <w:rsid w:val="005C56A2"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="minorHAnsi"/>
       <w:i w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SubsectionHeading">
     <w:name w:val="Subsection Heading"/>
     <w:basedOn w:val="SectionHeading"/>
     <w:next w:val="MainText"/>
     <w:qFormat/>
     <w:rsid w:val="00CC4B93"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BulletList">
+    <w:name w:val="Bullet List"/>
+    <w:basedOn w:val="Tekstpodstawowy1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00917741"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NumberedList">
+    <w:name w:val="Numbered List"/>
+    <w:basedOn w:val="BulletList"/>
+    <w:qFormat/>
+    <w:rsid w:val="00375376"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="4"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
     <w:div w:id="36391526">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="74940010">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -13970,54 +14684,54 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2030179678">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://example.com/policy/strategia-kompetencji-cyfrowych-2030" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12345/phn.2021.12796" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12345/ip.2020.399414" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://example.com/reports/raport-roczny-2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12345/giq.2020.101118" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12345/jmet.2022.01403" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://example.com/ptp/wytyczne-przygotowania-prac-2-0" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://example.com/ptp/wytyczne-przygotowania-prac-2-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://example.com/policy/strategia-kompetencji-cyfrowych-2030" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12345/phn.2021.12796" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12345/ip.2020.399414" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://example.com/reports/raport-roczny-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12345/giq.2020.101118" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
@@ -14251,82 +14965,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\SIST02.XSL" StyleName="SIST02" Version="2003"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3BE5616B-32C7-4326-9E67-94B43798CC64}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E75A8662-FF0C-4898-B720-6C2874BD0419}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1830</Words>
-  <Characters>10986</Characters>
+  <Words>1883</Words>
+  <Characters>11302</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>91</Lines>
-  <Paragraphs>25</Paragraphs>
+  <Lines>94</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>P</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12791</CharactersWithSpaces>
+  <CharactersWithSpaces>13159</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Konto Microsoft</dc:creator>
+  <dc:creator>JMET</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>